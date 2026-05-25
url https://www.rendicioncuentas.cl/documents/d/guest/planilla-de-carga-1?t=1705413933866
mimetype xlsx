--- v0 (2026-04-09)
+++ v1 (2026-05-25)
@@ -1,58 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\rarorin\Desktop\ÁREA III\SISREC\2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\rarorin\Desktop\ÁREA III\SISREC\2026\Pasos a PRODUCCION\07-05-26\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6021FE6E-6B0E-4A0A-8398-EE6606A9A4ED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1A0C6664-B92C-4422-B9C1-1EEE2285726F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
     <sheet name="Hoja2" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>jcarrasco</author>
     <author>CARMEN GLORIA SANHUEZA</author>
   </authors>
   <commentList>
     <comment ref="A1" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
@@ -175,51 +176,52 @@
             <family val="2"/>
           </rPr>
           <t>SISREC:</t>
         </r>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve"> tipo de documento del gasto.  Puede tener solo alguno de estos valores:
 - FACTURA_EXENTA
 - FACTURA_ELECTRONICA
 - FACTURA_DE_COMPRA
 - BOLETA_DE_PRESTACION_SERVICIOS
 - BOLETA_DE_HONORARIOS_ELECTRONICA
 - BOLETA_DE_HONORARIOS
 - BOLETA_DE_COMPRA_Y_VENTA
 - DOCUMENTO_EXTRANJERO
 - OTRO
 - BOLETA_ELECTRONICA
 - BOLETA_EXENTA_ELECTRONICA
 - FACTURA_NO_AFECTA_O_EXENTA_ELECTRONICA
 - FACTURA_DE_COMPRA_ELECTRONICA
-- FACTURA_NO_AFECTA_O_EXENTA_IVA</t>
+- FACTURA_NO_AFECTA_O_EXENTA_IVA
+- LIQUIDACION_DE_SUELDO</t>
         </r>
       </text>
     </comment>
     <comment ref="G1" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000007000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">SISREC: </t>
         </r>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Número deL documento señalado en la columna "F".</t>
         </r>
       </text>
@@ -399,51 +401,51 @@
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">SISREC: </t>
         </r>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Corresponde a algún comentario sobre la transaccion (OPCIONAL)</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <si>
     <t>COEG_NUMERO</t>
   </si>
   <si>
     <t>COEG_FECHA</t>
   </si>
   <si>
     <t>COEG_MONTO</t>
   </si>
   <si>
     <t>RUT_PROVEEDOR</t>
   </si>
   <si>
     <t>TIPO_DOCUMENTO</t>
   </si>
   <si>
     <t>NUMERO_DOCUMENTO</t>
   </si>
   <si>
     <t>FECHA_DOCUMENTO</t>
   </si>
   <si>
     <t>FORMA_PAGO</t>
   </si>
   <si>
@@ -489,50 +491,53 @@
     <t>BOLETA_DE_HONORARIOS</t>
   </si>
   <si>
     <t>BOLETA_DE_COMPRA_Y_VENTA</t>
   </si>
   <si>
     <t>DOCUMENTO_EXTRANJERO</t>
   </si>
   <si>
     <t>OTRO</t>
   </si>
   <si>
     <t>BOLETA_ELECTRONICA</t>
   </si>
   <si>
     <t>FACTURA_NO_AFECTA_O_EXENTA_ELECTRONICA</t>
   </si>
   <si>
     <t>FACTURA_DE_COMPRA_ELECTRONICA</t>
   </si>
   <si>
     <t>FACTURA_NO_AFECTA_O_EXENTA_IVA</t>
   </si>
   <si>
     <t>BOLETA_EXENTA_ELECTRONICA</t>
+  </si>
+  <si>
+    <t>LIQUIDACION_DE_SUELDO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
@@ -873,61 +878,61 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:O12"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
-      <selection activeCell="F20" sqref="F20"/>
+      <selection activeCell="F2" sqref="F2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="8.77734375" customWidth="1"/>
     <col min="2" max="2" width="17.77734375" customWidth="1"/>
     <col min="3" max="3" width="14.5546875" customWidth="1"/>
     <col min="4" max="4" width="17" customWidth="1"/>
     <col min="5" max="5" width="19.77734375" customWidth="1"/>
-    <col min="6" max="6" width="20.77734375" customWidth="1"/>
+    <col min="6" max="6" width="22.77734375" customWidth="1"/>
     <col min="7" max="7" width="24.77734375" customWidth="1"/>
     <col min="8" max="8" width="21.44140625" customWidth="1"/>
     <col min="9" max="9" width="18" customWidth="1"/>
     <col min="10" max="10" width="22.21875" customWidth="1"/>
     <col min="11" max="11" width="23.21875" customWidth="1"/>
     <col min="12" max="12" width="14.5546875" customWidth="1"/>
     <col min="13" max="14" width="28.5546875" customWidth="1"/>
     <col min="15" max="15" width="21.77734375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
@@ -1145,69 +1150,70 @@
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
       <c r="K12" s="2"/>
       <c r="L12" s="2"/>
       <c r="M12" s="2"/>
       <c r="N12" s="2"/>
       <c r="O12" s="2"/>
     </row>
   </sheetData>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I2" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>"EFECTIVO,TRANSFERENCIA,CHEQUE"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L2" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>"PERSONAL,OPERACION,INVERSION"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
           <x14:formula1>
-            <xm:f>Hoja2!$A$2:$A$15</xm:f>
+            <xm:f>Hoja2!$A$2:$A$16</xm:f>
           </x14:formula1>
           <xm:sqref>F2</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C917F68D-B44A-4C20-9AA3-E7A26AA1E923}">
-  <dimension ref="A1:A15"/>
+  <dimension ref="A1:A16"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="43.5546875" bestFit="1" customWidth="1"/>
+  </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>19</v>
       </c>
@@ -1240,53 +1246,64 @@
     <row r="11" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A14" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A15" t="s">
         <v>28</v>
       </c>
     </row>
+    <row r="16" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A16" t="s">
+        <v>30</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{4b5d952d-de91-44ce-bfde-6fe078e48a2e}" enabled="1" method="Standard" siteId="{c482e453-bf10-4df8-ab51-0445fad2072b}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Hoja1</vt:lpstr>
       <vt:lpstr>Hoja2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>